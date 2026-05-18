--- v0 (2026-03-19)
+++ v1 (2026-05-18)
@@ -12,110 +12,194 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>SEKTOR</t>
   </si>
   <si>
     <t>BIL</t>
   </si>
   <si>
     <t>NO. WARAN</t>
   </si>
   <si>
     <t>VOT</t>
   </si>
   <si>
     <t>TUJUAN / PROGRAM UTAMA</t>
   </si>
   <si>
     <t>PECAHAN PROGRAM/AKTIVITI</t>
   </si>
   <si>
     <t>OBJEK</t>
   </si>
   <si>
     <t>PERUNTUKAN (RM)</t>
   </si>
   <si>
     <t>JUM. BELANJA (RM)</t>
   </si>
   <si>
     <t>BAKI (RM)</t>
   </si>
   <si>
     <t>PERCENT (%)</t>
   </si>
   <si>
     <t>TARIKH TERIMA</t>
   </si>
   <si>
     <t>CATATAN PERBELANJAAN</t>
   </si>
   <si>
     <t>PEGAWAI MEJA</t>
   </si>
   <si>
     <t>SEKTOR SUMBER TEKNOLOGI PENDIDIKAN</t>
   </si>
   <si>
-    <t>WARAN PERUNTUKAN BUTIRAN 040106 DASAR PENDIDIKAN DIGITAL (DPD) TAHUN 2026</t>
+    <t>PERUNTUKAN BUTIRAN 040106 DASAR PENDIDIKAN DIGITAL (DPD) TAHUN 2026</t>
   </si>
   <si>
     <t>040106</t>
   </si>
   <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>Tiada belanja</t>
   </si>
   <si>
-    <t>ENCIK WAFI</t>
+    <t>PUAN ADURA &amp; ENCIK WAFI</t>
+  </si>
+  <si>
+    <t>1. PERKHIDMATAN SEWAAN DEWAN DAN KERUSI MEJA BAGI BENGKEL KERJA PENYEDIAAN BAHAN WEBINAR DUTA NEGERI PERAK TAHUN 2026 PADA 20 - 22 APRIL 2026 DI BUKIT MERAH LAKETOWN RESORT (-RM 2,100.00)</t>
+  </si>
+  <si>
+    <t>1. TURUN PERUNTUKAN KE SEMUA PPD, JPNPk.SSTP.400-2/1/1 Jld.2 (16), 18 MAC 2026 (-RM 30,000.00)
+2. BENGKEL KERJA PENGGUBAL MODUL CELIK DIGITAL MURID PERINGKAT NEGERI PERAK TAHUN 2026 DI UPSI, TANJONG MALIM (-RM 1,680.00)
+3. PERKHIDMATAN MAKAN MINUM BENGKEL KERJA ANUGERAH DUTA PERINGKAT NEGERI PERAK 2026 PADA 7 - 8 MEI 2026 (-RM 2,320.00)</t>
+  </si>
+  <si>
+    <t>1. TURUN PERUNTUKAN KE SEKOLAH, JPNPk.SSTP.400-2/1/1 Jld.2 (15), 18 Mac 2026 (-RM 30,000.00)
+2. TURUN PERUNTUKAN KE SEMUA PPD, JPNPk.SSTP.400-2/1/1 Jld.2 (16), 18 MAC 2026 (-RM 24,000.00)
+3. MEMBEKAL CENDERAMATA DAN CETAKAN KEPERLUAN MAJLIS ANUGERAH DIGITAL UTILISATION AND TECHNOLOGY AWARDS (DUTA) PADA 5 MEI 2026 DI KOMPLEKS PENDIDIKAN NEGERI PERAK, IPOH, PERAK (-RM 11,680.00)
+4. TURUN PERUNTUKAN KE PPD, JPNPk.SSTP.400-2/1/1 Jld.2 (32), 30 APRIL 2026 (-RM 21,000.00)
+5. TURUN PERUNTUKAN KE SEKOLAH, JPNPk.SSTP.400-2/1/1 Jld.2 (31), 30 APRIL 2026 (-RM 54,000.00)
+6. MEMBEKAL FILAMEN DAN RAK PAMERAN MUDAH ALIH (PORTABLE RACK) BAGI PAMERAN 3D PRINTER DI SK PENGKALAN PADA 20 JUN 2026 (-RM 2,840.00)</t>
+  </si>
+  <si>
+    <t>B63</t>
+  </si>
+  <si>
+    <t>PELAKSANAAN PROGRAM/ AKTIVITI GALAKAN MEMBACA TAHUN 2026</t>
+  </si>
+  <si>
+    <t>040101</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
+  </si>
+  <si>
+    <t>1. PERKHIDMATAN MAKAN MINUM KEM LATIHAN PUSAT SIRI 1 BAGI PERSEDIAAN PERTANDINGAN PEMERKASAAN BACAAN MURID KE PERINGKAT KEBANGSAAN TAHUN 2026 (-RM 1,360.00)
+2. MEMBEKAL BAHAN-BAHAN DAN CETAKAN KEPERLUAN KEM LATIHAN PUSAT SIRI 1 BAGI PERSEDIAAN PERTANDINGAN PEMERKASAAN BACAAN MURID KE PERINGKAT KEBANGSAAN TAHUN 2026 (-RM 1,640.00)</t>
+  </si>
+  <si>
+    <t>ENCIK SHAIRIMAN &amp; ENCIK HASRUL</t>
+  </si>
+  <si>
+    <t>WARAN PERUNTUKAN PERTAMA KOD AKTIVITI 040106 BAGI QUICK WIN RPM LATIHAN GURU STEM AI DAN DASAR PENDIDIKAN DIGITAL, TERAS 2: PENDIDIK KOMPETAN DIGITAL TAHUN 2026</t>
+  </si>
+  <si>
+    <t>18/03/2026</t>
+  </si>
+  <si>
+    <t>DSA MENENGAH</t>
+  </si>
+  <si>
+    <t>030301</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>1. PRE-COUNCIL MESYUARAT JAWATANKUASA PEMANDU PENDIGITALAN PENDIDIKAN NEGERI PERAK BILANGAN 1 2026 (-RM 200.00)
+2. MESYUARAT JAWATANKUASA PEMANDU PENDIGITALAN PENDIDIKAN NEGERI PERAK BILANGAN 1 2026 (-RM 800.00)</t>
+  </si>
+  <si>
+    <t>PUAN ADURA</t>
+  </si>
+  <si>
+    <t>PERUNTUKAN OS42000 BAGI BUTIRAN 040106 DASAR PENDIDIKAN DIGITAL BAGI PELAKSANAAN BILIK DARJAH DIKUASAKAN AI KPM TAHUN 2026</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>P63</t>
+  </si>
+  <si>
+    <t>WARAN PERUNTUKAN PEMBANGUNAN (P63) NAIK TARAF FASILITI (PSS) KPM UNTUK PENINGKATAN FUNGSI PSS &amp; PENGUKUHAN INISIATIF PENDIDIKAN DIGITAL</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>00000</t>
+  </si>
+  <si>
+    <t>21/04/2026</t>
+  </si>
+  <si>
+    <t>PROGRAM SOKONGAN PROFESIONAL DPD TAHUN 2026</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -467,54 +551,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B2" sqref="B2:D2"/>
+      <selection activeCell="B2" sqref="B2:D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
     <col min="8" max="8" width="18" customWidth="true" style="0"/>
     <col min="9" max="9" width="18" customWidth="true" style="0"/>
     <col min="10" max="10" width="18" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
     <col min="12" max="12" width="15" customWidth="true" style="0"/>
     <col min="13" max="13" width="50" customWidth="true" style="0"/>
     <col min="14" max="14" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
@@ -573,51 +657,429 @@
       </c>
       <c r="F2" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G2" s="2">
         <v>21000</v>
       </c>
       <c r="H2" s="3">
         <v>36530.0</v>
       </c>
       <c r="I2" s="3"/>
       <c r="J2" s="3">
         <v>36530.0</v>
       </c>
       <c r="K2" s="4"/>
       <c r="L2" s="2" t="s">
         <v>17</v>
       </c>
       <c r="M2" s="5" t="s">
         <v>18</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>19</v>
       </c>
     </row>
+    <row r="3" spans="1:14">
+      <c r="A3" s="2"/>
+      <c r="B3" s="6">
+        <v>2</v>
+      </c>
+      <c r="C3" s="6"/>
+      <c r="D3" s="6"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G3" s="2">
+        <v>24000</v>
+      </c>
+      <c r="H3" s="3">
+        <v>54904.0</v>
+      </c>
+      <c r="I3" s="3">
+        <v>2100.0</v>
+      </c>
+      <c r="J3" s="3">
+        <v>52804.0</v>
+      </c>
+      <c r="K3" s="4">
+        <v>0.038248579338482</v>
+      </c>
+      <c r="L3" s="2"/>
+      <c r="M3" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="N3" s="2"/>
+    </row>
+    <row r="4" spans="1:14">
+      <c r="A4" s="2"/>
+      <c r="B4" s="6">
+        <v>3</v>
+      </c>
+      <c r="C4" s="6"/>
+      <c r="D4" s="6"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G4" s="2">
+        <v>29000</v>
+      </c>
+      <c r="H4" s="3">
+        <v>89446.0</v>
+      </c>
+      <c r="I4" s="3">
+        <v>34000.0</v>
+      </c>
+      <c r="J4" s="3">
+        <v>55446.0</v>
+      </c>
+      <c r="K4" s="4">
+        <v>0.38011761286139</v>
+      </c>
+      <c r="L4" s="2"/>
+      <c r="M4" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="N4" s="2"/>
+    </row>
+    <row r="5" spans="1:14">
+      <c r="A5" s="2"/>
+      <c r="B5" s="6">
+        <v>4</v>
+      </c>
+      <c r="C5" s="6"/>
+      <c r="D5" s="6"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="2">
+        <v>42000</v>
+      </c>
+      <c r="H5" s="3">
+        <v>240547.0</v>
+      </c>
+      <c r="I5" s="3">
+        <v>143520.0</v>
+      </c>
+      <c r="J5" s="3">
+        <v>97027.0</v>
+      </c>
+      <c r="K5" s="4">
+        <v>0.59664015764071</v>
+      </c>
+      <c r="L5" s="2"/>
+      <c r="M5" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="N5" s="2"/>
+    </row>
+    <row r="6" spans="1:14">
+      <c r="A6" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="6">
+        <v>5</v>
+      </c>
+      <c r="C6" s="6">
+        <v>91000054</v>
+      </c>
+      <c r="D6" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G6" s="2">
+        <v>42000</v>
+      </c>
+      <c r="H6" s="3">
+        <v>10000.0</v>
+      </c>
+      <c r="I6" s="3">
+        <v>3000.0</v>
+      </c>
+      <c r="J6" s="3">
+        <v>7000.0</v>
+      </c>
+      <c r="K6" s="4">
+        <v>0.3</v>
+      </c>
+      <c r="L6" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="N6" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14">
+      <c r="A7" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="6">
+        <v>6</v>
+      </c>
+      <c r="C7" s="6">
+        <v>91000084</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G7" s="2">
+        <v>21000</v>
+      </c>
+      <c r="H7" s="3">
+        <v>45999.75</v>
+      </c>
+      <c r="I7" s="3"/>
+      <c r="J7" s="3">
+        <v>45999.75</v>
+      </c>
+      <c r="K7" s="4"/>
+      <c r="L7" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="N7" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14">
+      <c r="A8" s="2"/>
+      <c r="B8" s="6">
+        <v>7</v>
+      </c>
+      <c r="C8" s="6"/>
+      <c r="D8" s="6"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G8" s="2">
+        <v>29000</v>
+      </c>
+      <c r="H8" s="3">
+        <v>118996.0</v>
+      </c>
+      <c r="I8" s="3"/>
+      <c r="J8" s="3">
+        <v>118996.0</v>
+      </c>
+      <c r="K8" s="4"/>
+      <c r="L8" s="2"/>
+      <c r="M8" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="N8" s="2"/>
+    </row>
+    <row r="9" spans="1:14">
+      <c r="A9" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" s="6">
+        <v>8</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" s="6"/>
+      <c r="E9" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="G9" s="2">
+        <v>29000</v>
+      </c>
+      <c r="H9" s="3">
+        <v>1000.0</v>
+      </c>
+      <c r="I9" s="3">
+        <v>1000.0</v>
+      </c>
+      <c r="J9" s="3"/>
+      <c r="K9" s="4">
+        <v>1.0</v>
+      </c>
+      <c r="L9" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="M9" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="N9" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="6">
+        <v>9</v>
+      </c>
+      <c r="C10" s="6">
+        <v>91000099</v>
+      </c>
+      <c r="D10" s="6"/>
+      <c r="E10" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G10" s="2">
+        <v>42000</v>
+      </c>
+      <c r="H10" s="3">
+        <v>206547.0</v>
+      </c>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3">
+        <v>206547.0</v>
+      </c>
+      <c r="K10" s="4"/>
+      <c r="L10" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="N10" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="6">
+        <v>10</v>
+      </c>
+      <c r="C11" s="6">
+        <v>91000117</v>
+      </c>
+      <c r="D11" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H11" s="3">
+        <v>340416.0</v>
+      </c>
+      <c r="I11" s="3"/>
+      <c r="J11" s="3">
+        <v>340416.0</v>
+      </c>
+      <c r="K11" s="4"/>
+      <c r="L11" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="M11" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="N11" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="A12" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="6">
+        <v>11</v>
+      </c>
+      <c r="C12" s="6">
+        <v>91000132</v>
+      </c>
+      <c r="D12" s="6"/>
+      <c r="E12" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G12" s="2">
+        <v>42000</v>
+      </c>
+      <c r="H12" s="3">
+        <v>236547.0</v>
+      </c>
+      <c r="I12" s="3"/>
+      <c r="J12" s="3">
+        <v>236547.0</v>
+      </c>
+      <c r="K12" s="4"/>
+      <c r="L12" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="M12" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="N12" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
   </sheetData>
+  <mergeCells>
+    <mergeCell ref="A2:A5"/>
+    <mergeCell ref="C2:C5"/>
+    <mergeCell ref="D2:D5"/>
+    <mergeCell ref="E2:E5"/>
+    <mergeCell ref="L2:L5"/>
+    <mergeCell ref="N2:N5"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="L7:L8"/>
+    <mergeCell ref="N7:N8"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>