--- v1 (2026-05-18)
+++ v2 (2026-07-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>SEKTOR</t>
   </si>
   <si>
     <t>BIL</t>
   </si>
   <si>
     <t>NO. WARAN</t>
   </si>
   <si>
     <t>VOT</t>
   </si>
   <si>
     <t>TUJUAN / PROGRAM UTAMA</t>
   </si>
   <si>
     <t>PECAHAN PROGRAM/AKTIVITI</t>
   </si>
   <si>
     <t>OBJEK</t>
   </si>
   <si>
     <t>PERUNTUKAN (RM)</t>
   </si>
   <si>
@@ -68,138 +68,175 @@
   <si>
     <t>PERCENT (%)</t>
   </si>
   <si>
     <t>TARIKH TERIMA</t>
   </si>
   <si>
     <t>CATATAN PERBELANJAAN</t>
   </si>
   <si>
     <t>PEGAWAI MEJA</t>
   </si>
   <si>
     <t>SEKTOR SUMBER TEKNOLOGI PENDIDIKAN</t>
   </si>
   <si>
     <t>PERUNTUKAN BUTIRAN 040106 DASAR PENDIDIKAN DIGITAL (DPD) TAHUN 2026</t>
   </si>
   <si>
     <t>040106</t>
   </si>
   <si>
     <t>09/02/2026</t>
   </si>
   <si>
-    <t>Tiada belanja</t>
+    <t>1. BAKI DARI LAPORAN SUB WARAN UNIT KEWANGAN SEHINGGA 30 JUN 2026 (-RM 17,761.10)</t>
   </si>
   <si>
     <t>PUAN ADURA &amp; ENCIK WAFI</t>
   </si>
   <si>
-    <t>1. PERKHIDMATAN SEWAAN DEWAN DAN KERUSI MEJA BAGI BENGKEL KERJA PENYEDIAAN BAHAN WEBINAR DUTA NEGERI PERAK TAHUN 2026 PADA 20 - 22 APRIL 2026 DI BUKIT MERAH LAKETOWN RESORT (-RM 2,100.00)</t>
+    <t>1. PERKHIDMATAN SEWAAN DEWAN DAN KERUSI MEJA BAGI BENGKEL KERJA PENYEDIAAN BAHAN WEBINAR DUTA NEGERI PERAK TAHUN 2026 PADA 20 - 22 APRIL 2026 DI BUKIT MERAH LAKETOWN RESORT (-RM 2,100.00)
+2. PERKHIDMATAN SEWAAN BAS BAGI BENGKEL PENGURUSAN PUSAT SUMBER DIGITAL NEGERI PERAK TAHUN 2026 PADA 8 - 10 JUN 2026 DI SSTP KEDAH &amp; PERLIS (-RM 4,600.00)</t>
   </si>
   <si>
     <t>1. TURUN PERUNTUKAN KE SEMUA PPD, JPNPk.SSTP.400-2/1/1 Jld.2 (16), 18 MAC 2026 (-RM 30,000.00)
 2. BENGKEL KERJA PENGGUBAL MODUL CELIK DIGITAL MURID PERINGKAT NEGERI PERAK TAHUN 2026 DI UPSI, TANJONG MALIM (-RM 1,680.00)
-3. PERKHIDMATAN MAKAN MINUM BENGKEL KERJA ANUGERAH DUTA PERINGKAT NEGERI PERAK 2026 PADA 7 - 8 MEI 2026 (-RM 2,320.00)</t>
+3. PERKHIDMATAN MAKAN MINUM BENGKEL KERJA MODUL PENDIGITALAN DI BAWAH TERAS 2: PENDIDIK KOMPETEN DIGITAL SIRI 1 TAHUN 2026 PADA 16 JUN 2026 DI BILIK SEMINAR KENDERONG 1 &amp; 2, JPN MERU (-RM 1,000.00)
+4. PERKHIDMATAN MAKAN MINUM BAGI BENGKEL KERJA ANUGERAH DUTA PERINGKAT NEGERI PERAK TAHUN 2026 PADA 25 JUN 2026 DI SSTP (-RM 1,160.00)
+5. PERKHIDMATAN MAKAN MINUM UNTUK PANEL JURI PERTANDINGAN AKHIR CABARAN KESELAMATAN SIBER NASIONAL (CAKNA) 2026 NEGERI PERAK PADA 29 JUN 2026 DI SMK RAJA CHULAN IPOH (-RM 640.00)
+6. MEMO AGIHAN PERUNTUKAN BAGI PELAKSANAAN PROGRAM/ AKTIVITI SSTP TAHUN 2026 DI BAWAH DPD KEPADA SEMUA PPD NEGERI PERAK, JPNPk.SSTP.400-2/1/1 Jld.2 (55) BERTARIKH 16 JULAI 2026 (-RM 30,000.00)</t>
   </si>
   <si>
     <t>1. TURUN PERUNTUKAN KE SEKOLAH, JPNPk.SSTP.400-2/1/1 Jld.2 (15), 18 Mac 2026 (-RM 30,000.00)
 2. TURUN PERUNTUKAN KE SEMUA PPD, JPNPk.SSTP.400-2/1/1 Jld.2 (16), 18 MAC 2026 (-RM 24,000.00)
 3. MEMBEKAL CENDERAMATA DAN CETAKAN KEPERLUAN MAJLIS ANUGERAH DIGITAL UTILISATION AND TECHNOLOGY AWARDS (DUTA) PADA 5 MEI 2026 DI KOMPLEKS PENDIDIKAN NEGERI PERAK, IPOH, PERAK (-RM 11,680.00)
 4. TURUN PERUNTUKAN KE PPD, JPNPk.SSTP.400-2/1/1 Jld.2 (32), 30 APRIL 2026 (-RM 21,000.00)
 5. TURUN PERUNTUKAN KE SEKOLAH, JPNPk.SSTP.400-2/1/1 Jld.2 (31), 30 APRIL 2026 (-RM 54,000.00)
-6. MEMBEKAL FILAMEN DAN RAK PAMERAN MUDAH ALIH (PORTABLE RACK) BAGI PAMERAN 3D PRINTER DI SK PENGKALAN PADA 20 JUN 2026 (-RM 2,840.00)</t>
+6. MEMBEKAL FILAMEN DAN RAK PAMERAN MUDAH ALIH (PORTABLE RACK) BAGI PAMERAN 3D PRINTER DI SK PENGKALAN PADA 20 JUN 2026 (-RM 2,840.00)
+7. MEMBEKAL ALATAN BAHAN BANTU MENGAJAR BAGI BENGKEL TVPSS LENSA EDU PERAK 4.0 SEKOLAH MENENGAH TAHUN 2026 PADA 22 - 25 JUN 2026 DI SSTP JPN PERAK (-RM 33,000.00)
+8. PERKHIDMATAN MAKAN MINUM BAGI MAJLIS ANUGERAH DUTA TAHUN 2025 PADA 25 JUN 2026 DI JPN MERU (-RM 1,200.00)
+9. MEMO AGIHAN PERUNTUKAN BAGI PROGRAM EKSPLORASI DIGITAL DELIMAFLIX SEKOLAH-SEKOLAH KPM (SMK BAWONG) JPNPk.SSTP.400-2/1/1 Jld.2 (50) BERTARIKH 3 JULAI 2026 (-RM 7,000.00)
+10. MEMO AGIHAN PERUNTUKAN BUTIRAN OS42000 040106 DPD 2026 (PUAN ADURA) (-RM 8,000.00)
+11. PERKHIDMATAN SEWAAN TABLET BAGI KEGUNAAN BENGKEL LITERASI KECERDASAN BUATAN (AI) BAGI PENGAWAS PUSAT SUMBER SEKOLAH NEGERI PERAK TAHUN 2026 PADA 23 JULAI 2026 DI SSTP JPN PERAK (-RM 9,000.00)
+12. MEMBEKAL ALATAN KEPERLUAN PROGRAM EKSPLORASI GENERASI DIGITAL PERINGKAT NEGERI PERAK TAHUN 2026 PADA 11 - 13 OGOS 2026 DI SSTP JPN PERAK (-RM 24,750.00)
+13. PERKHIDMATAN MAKAN MINUM BAGI BENGKEL TVPSS LENSA EDU PERAK 4.0 SEKOLAH MENENGAH TAHUN 2026 PADA 20 - 23 JULAI 2026 &amp; 3 - 6 OGOS 2026 SI STUDIO MICRO TEACHING, SSTP JPN PERAK (-RM 4,400.00)</t>
   </si>
   <si>
     <t>B63</t>
   </si>
   <si>
     <t>PELAKSANAAN PROGRAM/ AKTIVITI GALAKAN MEMBACA TAHUN 2026</t>
   </si>
   <si>
     <t>040101</t>
   </si>
   <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>1. PERKHIDMATAN MAKAN MINUM KEM LATIHAN PUSAT SIRI 1 BAGI PERSEDIAAN PERTANDINGAN PEMERKASAAN BACAAN MURID KE PERINGKAT KEBANGSAAN TAHUN 2026 (-RM 1,360.00)
-2. MEMBEKAL BAHAN-BAHAN DAN CETAKAN KEPERLUAN KEM LATIHAN PUSAT SIRI 1 BAGI PERSEDIAAN PERTANDINGAN PEMERKASAAN BACAAN MURID KE PERINGKAT KEBANGSAAN TAHUN 2026 (-RM 1,640.00)</t>
+2. MEMBEKAL BAHAN-BAHAN DAN CETAKAN KEPERLUAN KEM LATIHAN PUSAT SIRI 1 BAGI PERSEDIAAN PERTANDINGAN PEMERKASAAN BACAAN MURID KE PERINGKAT KEBANGSAAN TAHUN 2026 (-RM 1,640.00)
+3. MEMBEKAL CENDERAMATA UNTUK PERTANDINGAN PEMERKASAAN BACAAN MURID PERINGKAT NEGERI PERAK TAHUN 2026 PADA 1 JULAI 2026 DI SSTP JPN PERAK (-RM 7,000.00)</t>
   </si>
   <si>
     <t>ENCIK SHAIRIMAN &amp; ENCIK HASRUL</t>
   </si>
   <si>
     <t>WARAN PERUNTUKAN PERTAMA KOD AKTIVITI 040106 BAGI QUICK WIN RPM LATIHAN GURU STEM AI DAN DASAR PENDIDIKAN DIGITAL, TERAS 2: PENDIDIK KOMPETAN DIGITAL TAHUN 2026</t>
   </si>
   <si>
     <t>18/03/2026</t>
+  </si>
+  <si>
+    <t>1. QUICK WIN RANCANGAN PENDIDIKAN MALAYSIA (RPM) LATIHAN GURU STEM BERBANTUKAN KECERDASAN BUATAN (AI) - SEKTOR PEMBELAJARAN (-RM 5,220.00)</t>
+  </si>
+  <si>
+    <t>1. MEMO AGIHAN PERUNTUKAN BAGI KOD AKTIVITI 040106 BAGI QUICK WIN RPM LATIHAN GURU STEM AI DAN DASAR PENDIDIKAN DIGITAL, TERAS 2: PENDIDIK KOMPETEN DIGITAL TAHUN 2026 (-RM 12,000.00)</t>
   </si>
   <si>
     <t>DSA MENENGAH</t>
   </si>
   <si>
     <t>030301</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>1. PRE-COUNCIL MESYUARAT JAWATANKUASA PEMANDU PENDIGITALAN PENDIDIKAN NEGERI PERAK BILANGAN 1 2026 (-RM 200.00)
 2. MESYUARAT JAWATANKUASA PEMANDU PENDIGITALAN PENDIDIKAN NEGERI PERAK BILANGAN 1 2026 (-RM 800.00)</t>
   </si>
   <si>
     <t>PUAN ADURA</t>
   </si>
   <si>
     <t>PERUNTUKAN OS42000 BAGI BUTIRAN 040106 DASAR PENDIDIKAN DIGITAL BAGI PELAKSANAAN BILIK DARJAH DIKUASAKAN AI KPM TAHUN 2026</t>
   </si>
   <si>
     <t>13/04/2026</t>
   </si>
   <si>
+    <t>Tiada belanja</t>
+  </si>
+  <si>
     <t>P63</t>
   </si>
   <si>
     <t>WARAN PERUNTUKAN PEMBANGUNAN (P63) NAIK TARAF FASILITI (PSS) KPM UNTUK PENINGKATAN FUNGSI PSS &amp; PENGUKUHAN INISIATIF PENDIDIKAN DIGITAL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>00000</t>
   </si>
   <si>
     <t>21/04/2026</t>
   </si>
   <si>
+    <t>1. PROJEK PEROLEHAN PERALATAN UNTUK NAIK TARAF FASILITI PUSAT SUMBER SEKOLAH (PSS) DI NEGERI PERAK TAHUN 2026 (-RM 45,000.00)
+2. PROJEK PEROLEHAN PERALATAN UNTUK NAIK TARAF FASILITI PUSAT SUMBER SEKOLAH (PSS) DI NEGERI PERAK TAHUN 2026 (-RM 43,956.00)</t>
+  </si>
+  <si>
     <t>PROGRAM SOKONGAN PROFESIONAL DPD TAHUN 2026</t>
   </si>
   <si>
     <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>PEMBELIAN BAHAN BACAAN MURID</t>
+  </si>
+  <si>
+    <t>030216</t>
+  </si>
+  <si>
+    <t>25/05/2026</t>
+  </si>
+  <si>
+    <t>1. MEMO AGIHAN PERUNTUKAN BAGI PEMBELIAN BAHAN BACAAN MURID KEPADA SEKOLAH-SEKOLAH NEGERI PERAK, JPNPk.SSTP.400-2/1/1 Jld.2 (39) BERTARIKH 26 MEI 2026 (-RM 241,936.60)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -551,54 +588,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N12"/>
+  <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B2" sqref="B2:D12"/>
+      <selection activeCell="B2" sqref="B2:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="36" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="45" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
     <col min="8" max="8" width="18" customWidth="true" style="0"/>
     <col min="9" max="9" width="18" customWidth="true" style="0"/>
     <col min="10" max="10" width="18" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
     <col min="12" max="12" width="15" customWidth="true" style="0"/>
     <col min="13" max="13" width="50" customWidth="true" style="0"/>
     <col min="14" max="14" width="25" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
@@ -642,427 +679,481 @@
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="6">
         <v>1</v>
       </c>
       <c r="C2" s="6">
         <v>91000037</v>
       </c>
       <c r="D2" s="6"/>
       <c r="E2" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G2" s="2">
         <v>21000</v>
       </c>
       <c r="H2" s="3">
         <v>36530.0</v>
       </c>
-      <c r="I2" s="3"/>
+      <c r="I2" s="3">
+        <v>17761.1</v>
+      </c>
       <c r="J2" s="3">
-        <v>36530.0</v>
-[...1 lines deleted...]
-      <c r="K2" s="4"/>
+        <v>18768.9</v>
+      </c>
+      <c r="K2" s="4">
+        <v>0.48620585819874</v>
+      </c>
       <c r="L2" s="2" t="s">
         <v>17</v>
       </c>
       <c r="M2" s="5" t="s">
         <v>18</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="2"/>
       <c r="B3" s="6">
         <v>2</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="5"/>
       <c r="F3" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="2">
         <v>24000</v>
       </c>
       <c r="H3" s="3">
         <v>54904.0</v>
       </c>
       <c r="I3" s="3">
-        <v>2100.0</v>
+        <v>6700.0</v>
       </c>
       <c r="J3" s="3">
-        <v>52804.0</v>
+        <v>48204.0</v>
       </c>
       <c r="K3" s="4">
-        <v>0.038248579338482</v>
+        <v>0.12203118169897</v>
       </c>
       <c r="L3" s="2"/>
       <c r="M3" s="5" t="s">
         <v>20</v>
       </c>
       <c r="N3" s="2"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="2"/>
       <c r="B4" s="6">
         <v>3</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="5"/>
       <c r="F4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G4" s="2">
         <v>29000</v>
       </c>
       <c r="H4" s="3">
         <v>89446.0</v>
       </c>
       <c r="I4" s="3">
-        <v>34000.0</v>
+        <v>64480.0</v>
       </c>
       <c r="J4" s="3">
-        <v>55446.0</v>
+        <v>24966.0</v>
       </c>
       <c r="K4" s="4">
-        <v>0.38011761286139</v>
+        <v>0.72088187286184</v>
       </c>
       <c r="L4" s="2"/>
       <c r="M4" s="5" t="s">
         <v>21</v>
       </c>
       <c r="N4" s="2"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="2"/>
       <c r="B5" s="6">
         <v>4</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="5"/>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
         <v>42000</v>
       </c>
       <c r="H5" s="3">
         <v>240547.0</v>
       </c>
       <c r="I5" s="3">
-        <v>143520.0</v>
+        <v>230870.0</v>
       </c>
       <c r="J5" s="3">
-        <v>97027.0</v>
+        <v>9677.0</v>
       </c>
       <c r="K5" s="4">
-        <v>0.59664015764071</v>
+        <v>0.95977085559163</v>
       </c>
       <c r="L5" s="2"/>
       <c r="M5" s="5" t="s">
         <v>22</v>
       </c>
       <c r="N5" s="2"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="6">
         <v>5</v>
       </c>
       <c r="C6" s="6">
         <v>91000054</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G6" s="2">
         <v>42000</v>
       </c>
       <c r="H6" s="3">
         <v>10000.0</v>
       </c>
       <c r="I6" s="3">
-        <v>3000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>10000.0</v>
+      </c>
+      <c r="J6" s="3"/>
       <c r="K6" s="4">
-        <v>0.3</v>
+        <v>1.0</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>26</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>27</v>
       </c>
       <c r="N6" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="6">
         <v>6</v>
       </c>
       <c r="C7" s="6">
         <v>91000084</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>29</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G7" s="2">
         <v>21000</v>
       </c>
       <c r="H7" s="3">
         <v>45999.75</v>
       </c>
-      <c r="I7" s="3"/>
+      <c r="I7" s="3">
+        <v>5220.0</v>
+      </c>
       <c r="J7" s="3">
-        <v>45999.75</v>
-[...1 lines deleted...]
-      <c r="K7" s="4"/>
+        <v>40779.75</v>
+      </c>
+      <c r="K7" s="4">
+        <v>0.1134788776026</v>
+      </c>
       <c r="L7" s="2" t="s">
         <v>30</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="N7" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="2"/>
       <c r="B8" s="6">
         <v>7</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6"/>
       <c r="E8" s="5"/>
       <c r="F8" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="2">
         <v>29000</v>
       </c>
       <c r="H8" s="3">
         <v>118996.0</v>
       </c>
-      <c r="I8" s="3"/>
+      <c r="I8" s="3">
+        <v>12000.0</v>
+      </c>
       <c r="J8" s="3">
-        <v>118996.0</v>
-[...1 lines deleted...]
-      <c r="K8" s="4"/>
+        <v>106996.0</v>
+      </c>
+      <c r="K8" s="4">
+        <v>0.10084372583952</v>
+      </c>
       <c r="L8" s="2"/>
       <c r="M8" s="5" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="N8" s="2"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="6">
         <v>8</v>
       </c>
       <c r="C9" s="6" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D9" s="6"/>
       <c r="E9" s="5" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="G9" s="2">
         <v>29000</v>
       </c>
       <c r="H9" s="3">
         <v>1000.0</v>
       </c>
       <c r="I9" s="3">
         <v>1000.0</v>
       </c>
       <c r="J9" s="3"/>
       <c r="K9" s="4">
         <v>1.0</v>
       </c>
       <c r="L9" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="N9" s="2" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="6">
         <v>9</v>
       </c>
       <c r="C10" s="6">
         <v>91000099</v>
       </c>
       <c r="D10" s="6"/>
       <c r="E10" s="5" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G10" s="2">
         <v>42000</v>
       </c>
       <c r="H10" s="3">
         <v>206547.0</v>
       </c>
       <c r="I10" s="3"/>
       <c r="J10" s="3">
         <v>206547.0</v>
       </c>
       <c r="K10" s="4"/>
       <c r="L10" s="2" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="N10" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="6">
         <v>10</v>
       </c>
       <c r="C11" s="6">
         <v>91000117</v>
       </c>
       <c r="D11" s="6" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="H11" s="3">
         <v>340416.0</v>
       </c>
-      <c r="I11" s="3"/>
+      <c r="I11" s="3">
+        <v>88956.0</v>
+      </c>
       <c r="J11" s="3">
-        <v>340416.0</v>
-[...1 lines deleted...]
-      <c r="K11" s="4"/>
+        <v>251460.0</v>
+      </c>
+      <c r="K11" s="4">
+        <v>0.26131556683587</v>
+      </c>
       <c r="L11" s="2" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="N11" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="6">
         <v>11</v>
       </c>
       <c r="C12" s="6">
         <v>91000132</v>
       </c>
       <c r="D12" s="6"/>
       <c r="E12" s="5" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="2">
         <v>42000</v>
       </c>
       <c r="H12" s="3">
         <v>236547.0</v>
       </c>
       <c r="I12" s="3"/>
       <c r="J12" s="3">
         <v>236547.0</v>
       </c>
       <c r="K12" s="4"/>
       <c r="L12" s="2" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="N12" s="2" t="s">
         <v>19</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14">
+      <c r="A13" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="6">
+        <v>12</v>
+      </c>
+      <c r="C13" s="6">
+        <v>91000368</v>
+      </c>
+      <c r="D13" s="6"/>
+      <c r="E13" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="G13" s="2">
+        <v>42000</v>
+      </c>
+      <c r="H13" s="3">
+        <v>241936.6</v>
+      </c>
+      <c r="I13" s="3">
+        <v>241936.6</v>
+      </c>
+      <c r="J13" s="3"/>
+      <c r="K13" s="4">
+        <v>1.0</v>
+      </c>
+      <c r="L13" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="N13" s="2" t="s">
+        <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:A5"/>
     <mergeCell ref="C2:C5"/>
     <mergeCell ref="D2:D5"/>
     <mergeCell ref="E2:E5"/>
     <mergeCell ref="L2:L5"/>
     <mergeCell ref="N2:N5"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="L7:L8"/>
     <mergeCell ref="N7:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>